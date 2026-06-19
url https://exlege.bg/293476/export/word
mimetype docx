--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият тричленен състав на Върховен административен съд, четвърто отделение, намира, че разглеждането на подадената жалба е недопустимо поради просрочие. На основание чл. 57, ал. 2 ИК, решенията на ЦИК се обявяват незабавно чрез публикуване на интернет страницата на комисията и в бюлетина на Българската телеграфна агенцияи подлежат на обжалване пред Върховния административен съд в тридневен срок от обявяването - чл. 58, ал. 1 от ИК. Съгласно чл. 58, ал. 5 от ИК сроковете се изчисляват в календарни дни и изтичат в последния им ден, като сроковете по Административнопроцесуалния кодекс не се прилагат. В разглеждания случай, жалбата е подадена на 26.03.2026 г., т. е. след преклузивния тридневен срок за обжалване по чл. 58, ал. 1 ИК, поради което същата се явява просрочена. Налице е хипотезата на чл. 159, т. 5 АПК и тя следва да се остави без разглеждане, а образуваното въз основа на нея съдебно производство подлежи на прекратяване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>