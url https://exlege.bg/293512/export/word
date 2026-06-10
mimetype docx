--- v0 (2026-04-22)
+++ v1 (2026-06-10)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В съответствие с тълкуването на Съда на ЕС в решението по дело С-292/22 е аргументирал изводът, че внесеният продукт е претърпял допълнителна обработка чрез текстуриране и съставлява „палмов шортънинг“. Констатациите на вещото лице по СХЕ не оборват резултатите от ЦМЛ, тъй като имат теоретичен характер и са направени само от документи по делото. Поради това за целите на класирането е приложима позиция 1517 от КН. Тарифното класиране на стоките се определя съгласно термините на позициите и на забележките към разделите или към главите от тази номенклатура, като решаващият критерий трябва да се търси в техните обективни характеристики и свойства. Съгласно т. 2 от диспозитива на решението по дело С-292/22, при липсата на дефинирани в Комбинираната номенклатура методи и критерии за преценка дали препарат е претърпял обработка, митническите органи могат да избират подходящия за тази цел метод.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>