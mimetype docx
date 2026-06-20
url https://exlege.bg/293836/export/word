--- v0 (2026-04-29)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №189/10.07.2025 по търг. д. №2645/2024 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Решение №189/10.07.2025 по търг. д. №2645/2024 на ВКС, ТК, I т.о., докладвано от съдия Ирина Петрова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Противоречие между решенията на съдилищата не е налице, поради което не съществува и основанието за отмяна по т. 4 на чл. 303, ал. 1 ГПК. Решенията по делата са постановени между различни страни и са с различен предмет. Идентичност в предмета на влезлите в сила съдебни решения като основание за отмяна е налице при пълен обективен и субективен идентитет по отношение на предмета и на страните по делата. В настоящия случай отсъства хипотеза, при която са разрешени по различен начин правните въпроси, включени в предмета на делата, по които се формира сила на пресъдено нещо. Отсъства субективен идентитет по отношение на страните, тъй като исковите молби са срещу различни търговски дружества. Поради различните периоди от време, за които се отнасят исковите претенции по двете дела, няма идентичност в темпоралните предели на силата на пресъдено нещо, формирана с всяко от влезлите в сила решения, което означава, че отсъства и обективен идентитет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>