--- v0 (2026-04-27)
+++ v1 (2026-06-13)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №198/14.07.2025 по търг. д. №237/2024 на ВКС, ТК, I т.о., докладвано от съдия Елена Арнаучкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При уговорено погасяване на главното задължение на отделни погасителни вноски с различни падежи, от кога тече, съгласно чл. 114 ЗЗД, давностният срок за главницата и възнаградителните лихви - от датата на падежа на всяка вноска или от настъпване на изискуемостта на целия дълг?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При уговорено погасяване на паричното задължение на отделни погасителни вноски с различни падежи, давностният срок за съответната част от главницата и/или за възнаградителните лихви започва да тече съгласно чл. 114 ЗЗД от момента на изискуемостта на съответната вноска. При обявяване на дълга за предсрочно изискуем давностният срок за вноските от главницата с ненастъпил до този момент падеж, започва да тече от предсрочната изискуемост.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>