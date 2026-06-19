--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №357/15.07.2025 по нак. д. №598/2023 на ВКС, НК, III н.о.</w:t>
+        <w:t>Решение №357/15.07.2025 по нак. д. №598/2023 на ВКС, НК, III н.о., докладвано от съдия Даниел Луков</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът, с оглед на всички фактически данни по делото, като е съобразил експертното заключение по допълнителната КСППЕ, е приел, че състоянието, в което е изпаднал подсъдимият при извършване на деянието, не е равнозначно на силно раздразнение по смисъла на чл. 118 от НК. Няма основание да се твърди, че подсъдимият Й. е бил в положение на неизбежна отбрана, чиито предели би могъл да превиши. От цялостния прочит на доказателствената съвкупност е установено, че нанесените на пострадалия М. В. телесни увреждания са следствие на внезапен пряк умисъл за убийството му, възникнал непосредствено след нанасянето на смъртосносни удари по отношение на Д. В., след като подсъдимият е разбрал за присъствието на М. В. в помещението и възможността същият да се намеси, което характеризира извършеното като една единна престъпна дейност. Проверяваните инстанции действително са допуснали нарушение на материалния закон, като са квалифицирали извършеното от подсъдимия деяние като престъпление по чл. 116, ал. 1, т. 4, предл. 3, т. 6, предл. 2 и т. 8, предл. 1, вр. чл. 115, вр. чл. 18, ал. 1 от НК, тъй като в настоящата хипотеза „друго престъпление“ липсва. Към момента на насочването на подсъдимия към М. В. убийството на Д. В. вече е било довършено. Отпадането на посочените отегчаващи вината обстоятелства и на квалифициращия признак на т. 8 на ал. 1 на чл. 116 от НК обаче не притежава такава висока тежест при индивидуализацията на наказанието в конкретния случай, че да доведе до промяна на избрания вид наказание, а именно доживотния затвор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>