--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №466/18.07.2025 по гр. д. №1264/2023 на ВКС, ГК, IV г.о., докладвано от съдия Мими Фурнаджиева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Да се провери твърдението за вероятна недопустимост на въззивното решение, постановено по нередовна искова молба поради противоречие между обстоятелствената й част и петитума.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно установеното в съдебната практика разбиране, общите изисквания за съдържанието на исковата молба са уредени в чл. 127 ГПК, като централно място сред тях заемат тези във връзка с определяне на предмета на делото: изложение на обстоятелствата, на които се основава искът (основание на исковата молба) и в какво се състои искането – съдържанието на претендираното право (петитум на исковата молба). За да е редовна, исковата молба, с която се предявява иск за отнемане в полза на държавата на незаконно придобито имущество на основание чл. 62 ЗОПДНПИ /отм./, трябва да съдържа: обстоятелствата във връзка с надлежното сезиране на КОНПИ и акта на директора на съответната териториална дирекция за образуване на производството за установяване на незаконно придобито имущество; вида и стойността на имуществото, в т. ч. вземанията и задълженията, които ищецът признава, че всеки от ответниците е притежавал в началото на изследвания период; придобитото през изследвания период имущество и неговата стойност, в т. ч. задълженията, които всеки от ответниците е поел за придобиването му; признатия доход на всеки от ответниците през изследвания период по години и твърдените разходи за неговата и на семейството му издръжка; вида и стойността на имуществото, в т. ч. вземанията и задълженията, които всеки от ответниците е притежавал в края на изследвания период; размера на претендираното несъответствие между имуществото, с което всеки от ответниците е разполагал в началото и в края на изследвания период; имуществото, което се претендира да бъде отнето в полза на държавата; както и другите обстоятелства (ако се твърдят такива), които имат значение за изясняване произхода на имуществото и начина на придобиването му. Когато при изпълнение на служебните си задължения по чл. 269, изр. първо ГПК въззивният съд констатира, че исковата молба не съдържа ясно и точно изложение на обстоятелствата, на които се основава предявеният иск или неясноти или противоречия с предявения петитум, той оставя исковата молба без движение и дава указания на ищеца. Ако някоя от констатираните нередовности не бъде надлежно отстранена, въззивният съд обезсилва първоинстанционното решение и прекратява производството по предявения иск. В случая съществува противоречие между обстоятелствената част и петитума на исковата молба, водещо до неяснота от кое лице какви суми подлежат на отнемане, както и че липсва достатъчна индивидуализация на средствата, чието отнемане се иска. Поради това обжалваното въззивното решение се явява недопустимо, като постановено по нередовна искова молба.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>