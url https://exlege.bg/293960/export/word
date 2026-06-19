--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №476/25.07.2025 по гр. д. №2546/2024 на ВКС, ГК, IV г.о., докладвано от съдия Златина Рубиева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За определяне размера на обезщетението за неимуществени вреди и за задължението на съда да определи размера на това обезщетение, след като извърши преценка на всички конкретно обективно съществуващи обстоятелства от значение за точното прилагане на принципа за справедливост.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Според тази константна практика, понятието „справедливост“ по смисъла на чл. 52 ЗЗД не е абстрактно понятие, а е свързано с преценката на редица конкретни, обективно съществуващи обстоятелства, които следва да се вземат предвид от съда при определяне на размера на обезщетението за неимуществени вреди. Такива обстоятелства поначало са вида, характера, интензитета и продължителността на увреждането на ищеца. Конкретно при исковете по чл. 2, ал. 1, т. 3 ЗОДОВ такива правно-релевантни обстоятелства – критерии за определяне на размера на обезщетението за неимуществени вреди, са: тежестта на повдигнатото обвинение, дали то е за едно или за повече престъпления, какъв е техния вид /извършени в длъжностно качество, с користна цел, особено когато обвиняемият е заемал длъжност в държавен орган, при завишени изисквания за почтеност, и е изпълнявана работа, свързани с отговорности в публичен интерес/ и дали ищецът е оправдан по всички обвинения или само по част от тях, а по други е осъден; дали е взета мярка за неотклонение – нейният вид и продължителност, както и другите наложени на ищеца ограничения на правата и свободите му в рамките на наказателното производство; продължителността на наказателното преследване срещу ищеца, включително дали същата надхвърля или не разумните срокове за провеждането му; начинът на развитие на наказателното производство срещу ищеца, приключило с оправдаването му, респ. прекратяване, както и броят на съдебните инстанции, разгледали делото; дали през времетраенето на процесното наказателно преследване срещу ищеца са били водени и други наказателни производства, по какви обвинения, какъв е техният изход, тяхната продължителност и наложените на ищеца мерки за неотклонение и други ограничения и ако те също са били незаконни – дали ищецът вече е обезщетен и в каква степен. От значение са и всички останали конкретни обстоятелства, установени по делото, които сочат как и по какъв начин незаконното наказателно преследване се е отразило на ищеца – има ли влошаване на здравословното му състояние, в каква степен и от какъв вид е то; конкретните преживявания на ищеца, неговото емоционално и психическо състояние, и изобщо – цялостното отражение на воденото срещу него наказателно преследване върху живота му – семейство, приятели, професия и професионална реализация, обществен отзвук, степента на накърняване на доброто му име с оглед социалния му статус; съдебното му минало; разгласяване на обвинението и публичност /като се отчита спецификата на професията на пострадалия – когато обществото има оправдано завишени изисквания към морала и спазването на закона от изпълняващите я лица/. Наред с тези обстоятелства, при определяне на обезщетението съдът следва да съобрази и обществените критерии за справедливост, свързани с икономическите условия в страната и жизнения стандарт на населението към периода на увреждането, следвайки принципа за пропорционалност между претърпените от пострадалия неимуществени вреди и паричното им възмездяване. Справедливостта още изисква сходно разрешаване на аналогични случаи, като израз на общоприетата оценка и възприетото в обществото разбиране за обезвреда на неимуществени вреди от един и същ вид, поради което следва да се съобразява и съдебната практика в сходни хипотези. Обезщетението за неимуществени вреди от деликт по чл. 2, ал. 1, т. 3 ЗОДОВ се определя глобално – за всички претърпени неимуществени вреди от този деликт, но само за тези, които са пряка и непосредствена последица от процесното наказателно преследване. В този смисъл присъденото парично обезщетение следва да съответства на необходимостта от преодоляване на причинените вреди в тяхната цялост, т. е. да е достатъчно по размер за репарирането им – в съответствие с общоприетия критерий за справедливост, но най-вече – с оглед особеностите на конкретния случай. Същевременно обезщетението не следва да надвишава този достатъчен и справедлив размер, необходим за обезщетяване на конкретно претърпените неимуществени вреди. Принципът на справедливост включва обезщетяване в най-пълна степен на вредите на увреденото лице от вредоносното действие, и само когато съдът е съобразил всички конкретни обстоятелства от значение за реално претърпените от увредения неимуществени вреди, размерът на обезщетението е определен в съответствие с чл. 52 ЗЗД. Поради това, в мотивите към решението съдът, в т. ч. въззивната инстанция, когато пред нея е спорен въпросът относно размера на обезщетението за неимуществени вреди, трябва да обсъди всички конкретни обстоятелства, които е взела предвид, като посочи и тяхното значение за определения от нея размер на обезщетението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>