--- v0 (2026-04-25)
+++ v1 (2026-06-14)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2414/29.07.2025 по ч. търг. д. №666/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Определение №2414/29.07.2025 по ч. търг. д. №666/2025 на ВКС, ТК, II т.о., докладвано от съдия Анна Баева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Е ли процесуално легитимиран ищецът като трето лице по процесните сделки да предяви настоящия иск? 2. Притежава ли ищецът правен интерес да води настоящото дело? Дали е налице правен интерес за акционер да предяви установителен иск за прогласяване нищожност на договор за покупко-продажба на недвижим имот, съставляващ основен актив на акционерното дружество, който договор е сключен от дружеството, в което е акционер, и дали това дава отражение върху имуществените права, инкорпорирани в акцията?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В създадената с посочените съдебни актове практика на ВКС, която настоящият състав споделя, принципно се извежда наличие на правен интерес на собственика на капитала в качеството му на трето лице да предяви искове по чл. 26 ЗЗД за установяване на нищожност на сделка, сключена от търговското дружество, в което членува, когато правният интерес от предявяването на исковете е обоснован с евентуално /опосредено/ накърняване на неговите имуществени права в търговското дружество, които права са елемент от неговото членствено право. Прието е, че макар по предявения иск да не се формира сила на пресъдено нещо /СПН/ между двамата ответници – страни по сделката, или спрямо други трети лица /други акционери/, тъй като става въпрос за абсолютна нищожност, при наличието на която договорът не произвежда действие, вкл. не проявява вещноправен ефект, наличието или не на СПН е ирелевантно за възникването на нищожността на сделката. Посочено е, че винаги, когато искът по чл. 26 ЗЗД е предявен от трето лице срещу страните по сделката, между последните не се формира СПН, но от това не може да се извежда липса на правен интерес от предявяването на иска от третото лице.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>