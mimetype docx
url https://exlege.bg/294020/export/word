--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2441/30.07.2025 по ч. търг. д. №1413/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Определение №2441/30.07.2025 по ч. търг. д. №1413/2025 на ВКС, ТК, II т.о., докладвано от съдия Людмила Цолова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно Тълкувателно решение №2/19.11.2014 г. по тълк. д.№2/2014 г. на ОСГТК на ВКС основанието за спиране по чл. 229 ал. 1 т. 4 ГПК има предвид обусловеност, която се основава на връзката между субективните права и правопораждащите ги факти, като съдържание на конкретните правоотношения. При наличие на друг висящ процес относно спор, по който ще бъдат признати или отречени субективни права или факти, относими към разглеждания от съда, силата на пресъдено нещо по другия спор следва да бъде зачетена при произнасянето на съда в разглежданото от него производство. Преюдициалността на връзката между делата, визирана в нормата на чл. 229 ал. 1 т. 4 ГПК, предпоставя обективна зависимост между двете спорни правоотношения в съотношение на обуславящо и обусловено. Висящността на преюдициалния спор временно препятства упражняването на правото на иск по обусловеното дело, като нормата на чл. 229 ал. 1 т. 4 ГПК императивно задължава съдът да преустанови процесуалните действия. В конкретния случай със сила на пресъдено нещо по обуславящото производство по т. д.306/23г. по описа на Варненски окръжен съд ще бъде разрешен въпросът за съществуването и валидността на правоотношенията между страните /договорите за заем/. Поради това изходът от първото дело има обуславящо значение за изхода на второто и пряко се отразява на допустимостта на произнасянето по същество по обусловения спор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>