--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №489/31.07.2025 по гр. д. №2778/2023 на ВКС, ГК, I г.о., докладвано от съдия Милена Даскалова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно ли е приетото от съда, че при допускане на делба на самостоятелен обект в сграда в режим на етажна собственост и неподеляемо дворно място, делбата на самостоятелния обект не следва да се допусне ведно със съответната идеална част от дворното място като обща част по смисъла на чл. 38, ал. 1 от ЗС? Правилно ли е постановеното относно сутеренния етаж, а именно, че е допуснат до делба апартамент на третия етаж ведно с общи части на сградата, вкл. и 1/2 ид. ч. от сутерена при равни делбени части, при положение, че следва да се допусне делба на целия сутеренен етаж при съответните квоти като обща част?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Делбата на жилището на третия етаж се допуска ведно с припадащата се идеална част от дворното място и със съответните идеални части от общите части на сградата, вкл. и от сутеренен етаж. Делбата на гараж с площ от 21 кв. м. и на гараж с площ от 30 кв. м. се допуска ведно с припадащите им се идеални части от дворното място.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>