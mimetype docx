--- v0 (2026-04-26)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №107/20.04.2026 по търг. д. №1220/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Решение №107/20.04.2026 по търг. д. №1220/2025 на ВКС, ТК, II т.о., докладвано от съдия Бонка Йонкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В хода на делото не са събрани доказателства арбитражното решение да е получено от ищцата преди твърдяната в исковата молба дата на узнаване за съществуването му - 30.01.2025 г., поради което спазването на тримесечния срок по чл. 48, ал. ЗАрб. следва да се преценява спрямо тази дата. Предвид изложеното, настоящият състав приема, че не са налице предпоставките за прилагане на фикцията за връчване по чл. 32, ал. 2 ЗАрб. (в действащата към 2023 г редакция) и противно на отразената в удостоверението от 15.09.2023 г. констатация на арбитражния съд, арбитражното решение не следва да се счита връчено на ищцата на основание чл. 32, ал. 2 ЗАрб. Изводът за редовно връчване на решението съгласно чл. 32 ЗМТА, сега ЗАрб., направен в производството по чл. 51 ГПК за издаване на изпълнителен лист, не обвързва настоящия съдебен състав, тъй като в производството по чл. 47 и сл. ЗАрб. Върховният касационен съд извършва самостоятелна преценка дали и кога арбитражното решение е получено от ищеца с оглед началото на преклузивния срок по чл. 48, ал. 1 ЗАрб. Арбитражното споразумение е абсолютна процесуална предпоставка, от чието съществуване е обусловена компетентността на арбитражния съд да се произнесе с решение по повдигнатия пред него правен спор. В хода на производството е доказано по несъмнен начин, че договорът, в който е обективирано оформеното с клаузата на чл. 33.2 арбитражно споразумение, не е подписан от ищцата А. Т. - ответник по арбитражното дело. За доказани следва да се приемат и твърденията, че в качеството й на ответник в арбитражното производство ищцата не е надлежно уведомена за арбитражното производство, което е довело до лишаването й от възможност да участва в него и да упражни правото си на защита пред арбитражния съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>