--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2015/20.04.2026 по ч.гр.д. №1090/2026 на ВКС, ГК, I г.о.</w:t>
+        <w:t>Определение №2015/20.04.2026 по ч.гр.д. №1090/2026 на ВКС, ГК, I г.о., докладвано от съдия Бонка Дечева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Нормата на чл. 63 ГПК допуска продължаване на законов или определен от съда срок, но при наличие на уважителни причини. Първите две причини, посочени от жалбоподатеката, не са уважителни. Твърдяното травматично увреждане може да бъде „уважителна причина“, съгл. чл. 63 ГПК, но то подлежи на доказване. Съдът обаче няма задължение да изпраща съобщение за това, че искането за продължаване на срока е уважено. Страната, направила искане по чл. 63 ГПК, е длъжна сама да следи дали искането й е било уважено и ако е уважено, новият срок започва да тече от изтичане на първоначалния, съгласно чл. 63, ал. 2 ГПК. В продължения срок, а и след това, дадените указания не са изпълнени, поради което частната касационна жалба е останала нередовна и правилно е върната.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>