--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За да бъде едно обстоятелство неизвестно на съда е необходимо то да не се съдържа в кориците на делото, което означава липса на всякакви данни за него в събраните материалите. Когато обстоятелството или доказателството се е съдържало в делото, но съдът не го е взел под внимание при постановяването на акта си, не може да се приеме, че става дума за нов факт или доказателство, неизвестно на съда. В досъдебното производство осъденият е предал притежаваното от него СУМПС, чешки образец, което е отразено и приложено в делото. При това положение обстоятелството, че Д. П. е притежавал свидетелство за управление на МПС, е било известно както на органите на досъдебното производство и прокуратурата, така и на съда, чиито съдебен акт се иска да бъде възобновен. След като СУМПС е било налично в кориците на делото, РС - Русе е следвало да го съобрази и на основание чл. 382 ал. 5 от НПК да предложи промени в споразумението във връзка с приложението на чл. 343г от НК, а при липса на съгласие от прокурора и защитника - да не го одобрява. Доколкото липсва една от кумулативно изискуемите предпоставки за възобновяване на съдебен акт на основание чл. 422 ал. 1 т. 3 от НПК, а именно наличие на обстоятелство, което да не е било известно на съда, то се обезсмисля обсъждането дали обстоятелството е разкрито чрез разследване и има ли съществено значение за делото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>