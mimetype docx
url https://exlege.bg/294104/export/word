--- v0 (2026-04-26)
+++ v1 (2026-06-14)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Решението е недопустимо по отношение оспорването на "Бългериан акаунт сървис" ООД, срещу Заповед № САГ25-РА-30-008/28.01.2025г. на главния архитект на СО. Това дружество не е било участник в административното производство по издаването на тази заповед, съответно не е било включено в кръга на адресатите й. В съдебните производства по оспорване на заповеди за премахване на незаконни строежи, активно легитимирани са единствено адресатите им, така както са посочени от издателя на съответната заповед. Настоящият касационен състав установи, че съдът не се е произнесъл въобще по допустимостта и основателността на направеното от Л. В. Р., със жалба вх.№ 11766 от 13.05.2025г. на АССГ, оспорване на Заповед № САГ25-РА-30-024/12.02.2025г. на кмета на СО, с която се допълва Заповед № САГ25-РА-30-008/28.01.2025г. на главния архитект на СО с посочването на Л. В. Р. и като извършител на процесния строеж. Заповедта за допълване, макар да става част от първоначалната заповед, подлежи на отделно оспорване, непроизнасянето по което е лишило страната от правото му да получи търсения съдебен контрол по твърдяната й незаконосъобразност, а издателят й да защити нейната правилност. В същото време, двете оспорени заповеди, макар и издадени от различни административни органи, обективират единна законова цел, по отношение на твърдян незаконен строеж, съответно оспорването им следва да се разгледа заедно във висящото съдебно производство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>