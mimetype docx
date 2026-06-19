--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Със свое Решение от 6 март 2025 година по съединени дела C-471/23 и C-477/23 СЕС е приел, че чл. 2, т. 36 и т. 37 Регламент № 1303/2013... трябва да се тълкува в смисъл, че допуска национална правна уредба, според която адресат на решение за определяне на финансова корекция за нарушение на правилата при възлагане на обществени поръчки може да бъде икономически оператор, различен от извършилия нарушението, а също така допуска отговорността за тази финансова корекция да бъде солидарна. В чл. 6, ал. 2 от Общите условия (ОУ) към АДПБФП изрично е определена отговорността за извършени нарушения, съставляващи нередности, за които РУО може да определя финансови корекции, като бенефициерът е отговорен пред УО на ОПРР за действията на партньорите и външните изпълнители при изпълнение на проекта. Ирелевантни за спорното правоотношение са съглашенията между МЗ и община Чирпан, които (поради относително си действие) не могат да бъдат противопоставени на РУО - res inter alios acta alteri nocere non debet. Колизията на така определеното от възложителя изискване с нормата на чл. 163а, ал. 2 ЗУТ правилно е квалифицирана като неправомерен критерий за подбор, увреждащ конкурентната среда - нарушение на чл. 59, ал. 2, вр. чл. 2, ал. 2 ЗОП, съставляващо елемент от фактическия състав на нередността по т. 11, б. а от Приложение № 1 към чл. 2, ал. 1 Наредбата. Нередност може да съществува и тогава, когато е налице възможност за нанасянето на вреда на общия бюджет, като няма изискване да се докаже наличието на точно финансово изражение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>