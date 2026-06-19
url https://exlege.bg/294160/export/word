--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Тричленният състав на Върховния административен съд е извел извод за допуснати от органа нарушения, които са съществени и са самостоятелно основание за отмяна на подзаконовия нормативен акт. Обосновано е прието наличието на допуснато съществено нарушение, изразяващо се в липса на доказателства за публикуването на проекта на Наредбата на интернет страницата на МС, МФ или МП, както и на страницата на портала за обществени консултации. Целта на публикуването на проекта на Наредбата в интернет е съдържанието й да бъде разпространено до възможно най-голям кръг от граждани и юридически лица, които могат да участват в обществените консултации. Настоящият петчленен състав споделя и изводите относно несъответствие на оспорения текст от Наредбата с нормативен акт от по-висока степен. Законодателят е вложил ясна воля за предварително изпълнение на всички актове за издръжка, тъй като интересът на децата следва да е на първо място. Не може обаче с подзаконов акт да се въвеждат допълнителни изисквания относно началния момент и периода на изплащане на издръжката от държавата, тъй като такива не се съдържат в СК и ГПК и същите явно дискриминират определена група деца спрямо други.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>