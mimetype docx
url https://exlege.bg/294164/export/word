--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В конкретния случай атакуваната норма не страда от такъв порок, който да обосновава нейната нищожност. Наредбата е приета от МС въз основа и в съответствие с предоставената със СК делегация и в рамките на предоставената му компетентност. Не са спазени предвидените административнопроизводствени правила при обсъждането на проекта на нормативния акт. Нормата на чл. 10, ал. 3 от Наредбата противоречи на нормативен акт от по-висока степен, в случая на действащия чл. 152, ал. 5 от СК. Добавени са допълнително ограничителни условия, каквато не е била волята на законодателя. Въвеждането на изисквания, които не се съдържат в нормативния акт от по-висока степен, е нарушение на чл. 15, ал. 1 ЗНА и задължава правораздавателните органи да приложат нормативния акт от по-високата степен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>