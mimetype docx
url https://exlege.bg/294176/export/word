--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Принудителното настаняване в специален дом за временно настаняване, предвидено в чл. 44, ал. 6 от ЗЧРБ има за цел да обезпечи изпълнението на взета по отношение на чужденеца предходна принудителна административна мярка по чл. 39а, ал. 1 от ЗЧРБ, която в конкретната хипотеза е - връщане до страна на произход. Законът предвижда, че тази мярка се прилага в случаите, когато чужденецът възпрепятства изпълнението на заповедта или е налице опасност от укриване. Според 1, т. 4в от ДР на ЗЧРБ, опасност от укриване е налице, когато с оглед на фактическите данни може да се направи обосновано предположение, че същото лице ще се опита да се отклони от изпълнението на наложената мярка. В настоящата хипотеза е установено, че А. М. А. е влязъл в страната нелегално и не е установен на адреса, на който му е разрешено да се настани, нито е декларирал друг адрес. Тези факти водят до обоснован извод, че чуждият гражданин не е изпълнил задължението си по чл. 30 т. 5 от ЗУБ да не променя адреса без разрешение от Държавната агенция за бежанците. При тези данни, напълно обосновавано е предположението на административния орган, че А. М. А. ще се опита да се отклони от изпълнението на наложената принудителна административна мярка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>