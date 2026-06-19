--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>КЗК приела, че "Комунално строителство" ЕООД законосъобразно е отстранен от процедурата на основание чл. 107, т. 1, т. 2 и т. 5, във връзка с чл. 101, ал. 5 от ЗОП, тъй като е представил оферта, която не отговаря на изисквания в техническите спецификации, образеца на техническото предложение и на изискванията за изпълнение на поръчката. Процедурата за възлагане на обществени поръчки е строго формална и участниците са задължени при изготвяне на офертите си да се придържат точно към обявените от възложителя условия за изпълнение на поръчката. Предвид несъобразяването на касационния жалбоподател с предварително обявените условия за изпълнение на поръчката в тяхната цялост и пълнота, съдът приема за законосъобразно отстраняването "Комунално строителство" ЕООД от участие в процедурата, при условията на чл. 107, т. 2, б. "а" ЗОП. Обосновано КЗК не е разгледала една част от възраженията в жалбата, защото те са бланкетни, без да е посочено какви са конкретните твърдения за несъответствие. В хода на осъществявания контрол за законосъобразност КЗК дължи проучване и произнасяне само когато възражението на жалбоподателя съдържа ясни, конкретни и точни аргументи. Неоснователно е твърдението, че възложителят е бил длъжен да прекрати процедурата, тъй като нормата на чл. 110, ал. 2, т. 2 от ЗОП дава изключителното право на възложителя да прецени дали да завърши процедурата със сключване на договор или да я прекрати.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>