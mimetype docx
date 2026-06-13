--- v0 (2026-04-27)
+++ v1 (2026-06-13)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №114/24.04.2026 по търг. д. №1205/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Решение №114/24.04.2026 по търг. д. №1205/2025 на ВКС, ТК, II т.о., докладвано от съдия Диляна Господинова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Как следва да се прилага от съда принципът на справедливост, установен в чл. 52 ЗЗД, и какви са критериите, които трябва да бъдат съобразени при определяне по справедливост на размера на обезщетението за неимуществени вреди, причинени от деликт, в хипотезата на предявен пряк иск от увреденото лице срещу застрахователя по задължителна застраховка „Гражданска отговорност“ на автомобилистите? 2. Какви са предпоставките за намаляване на размера на дължимото на пострадалия обезщетение за вреди от деликт съгласно чл. 51, ал. 2 ЗЗД?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. В ППВС № 4/1968 г. са дадени задължителни указания по прилагане на нормата на чл. 52 ЗЗД от съда при определяне на размера на обезщетението за неимуществени вреди от непозволено увреждане, като е прието, че понятието „справедливост“ по смисъла на тази разпоредба не е абстрактно, а е свързано с преценката на редица конкретни обективно съществуващи обстоятелства, които са специфични за всяко дело и които трябва да се вземат предвид от съда при определяне на размера на обезщетението. Такива обстоятелства при търпени от едно физическо лице неимуществени вреди от причинени телесни увреждания са характерът на увреждането, начинът на извършването му, обстоятелствата, при които е извършено, допълнителното влошаване състоянието на здравето, причинените морални страдания, осакатявания, загрозявания и пр. В практика на ВКС, постановена по реда на чл. 290 ГПК, се приема, че при прилагане на принципа на справедливост по чл. 52 ЗЗД, наред с общите критерии, изброени в ППВС № 4/1968 г., следва да се отчита и общественото разбиране за понятието „справедливост“ на определен етап от развитието на обществото, което се прави въз основа на конкретните обществено-икономически условия в страната към момента на настъпване на увреждането, като за ориентир служат и лимитите на застрахователно покритие по задължителна застраховка „Гражданска отговорност“ на автомобилистите към този момент. В цитираната практика се посочва също, че при определяне на размера на обезщетението за неимуществени вреди съдът е длъжен както да посочи обстоятелствата, които са релевантни за това, но също така да направи оценъчен извод как те влияят на интензитета на търпените вреди. Настоящият съдебен състав споделя разрешението на правния въпрос, дадено в цитираната практика. 2. В тези актове се приема, че намаляването на дължимото обезщетение за вреди от деликт на основание чл. 51, ал. 2 ЗЗД е обусловено от надлежно релевиране на възражение за принос на пострадалия, както и от установяване на конкретно поведение на пострадалия, което може да се изрази в действие или бездействие, като всякога трябва да е противоправно, но не е необходимо да е виновно, и на причинна връзка между това поведение и вредоносния резултат. Изводът за наличие на принос по смисъла на чл. 51, ал. 2 ЗЗД не може да почива на предположения, а следва да се основава на доказани по категоричен начин конкретни действия или бездействия на пострадалия, с които той обективно е способствал за вредоносния резултат, като е създал условия или е улеснил неговото настъпване. При предявен пряк иск от увредения срещу застрахователя по задължителна застраховка „Гражданска отговорност“ и с оглед разпределението на тежестта за доказване в процеса, ответникът е този, който следва да докаже при условията на пълно и главно доказване приноса на пострадалия за настъпване на резултата. За да определи степента на приноса на пострадалия, съдът следва да съпостави неговото поведение с това на делинквента, като отчете тежестта, вида и броя на нарушенията на всяко от тези лица, довели до настъпване на вредоносния резултат. Настоящият съдебен състав споделя разрешението на въпроса, даден в цитираната практика.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>