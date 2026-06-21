--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2773/03.10.2025 по търг. д. №2085/2024 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Определение №2773/03.10.2025 по търг. д. №2085/2024 на ВКС, ТК, I т.о., докладвано от съдия Анжелина Христова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С Решение на Съда на Европейския съюз от 25 януари 2024г. по дело C-438/22 е прието, че ако се установи, че наредба, която определя минималните размери на адвокатските възнаграждения и на която е придаден задължителен характер с национална правна уредба, противоречи на посочените разпоредби, националният съд е длъжен да откаже да я приложи. По изложените съображения нормата на чл. 38, ал. 2 ЗА в частта, препращаща към чл. 36 ЗА, респ. към Наредба №1/2004г. за минималните размери на адвокатски възнаграждения не съответства на правото на ЕС, поради което не следва да се прилага. С определение № 50015 от 16.02.202г. по т. д. №1908/2022г. на ВКС, І т. о. е прието, че посочените в НМРАВ размери на адвокатските възнаграждения могат да служат единствено като ориентир при определяне служебно на възнаграждения, но без да са обвързващи за съда. Тези размери... подлежат на преценка от съда при определяне цената на предоставените услуги, като от значение следва да са видът на спора, интересът, видът и количеството на извършената работа и преди всичко фактическата и правна сложност на делото. Адвокатското възнаграждение по реда на чл. 38, ал. 2 ЗА се определя след преценка на съвкупност от фактори, включително фактическата и правна сложност на спора, цената на иска, спецификата на производството, обема и сложността на извършените процесуални действия и др.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>