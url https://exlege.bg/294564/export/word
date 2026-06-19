--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2770/03.10.2025 по търг. д. №2073/2024 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Определение №2770/03.10.2025 по търг. д. №2073/2024 на ВКС, ТК, I т.о., докладвано от съдия Анжелина Христова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С Решение на Съда на Европейския съюз от 25 януари 2024г. по дело C-438/22 е прието, че член 101, параграф 1 ДФЕС във връзка с член 4, параграф 3 ДЕС следва да се тълкува в смисъл, че ако се установи, че наредба, която определя минималните размери на адвокатските възнаграждения и на която е придаден задължителен характер с национална правна уредба, противоречи на посочените разпоредби, националният съд е длъжен да откаже да я приложи. Изрично е посочено, че при наличието на посочените ограничения не е възможно позоваването на легитимни цели, както и че националният съд е длъжен да откаже да приложи тази национална правна уредба спрямо страната, осъдена за разноски, включително и когато предвидените в тази наредба минимални размери отразяват реалните пазарни цени на адвокатските услуги. По изложените съображения нормата на чл. 38, ал. 2 ЗА в частта, препращаща към чл. 36 ЗА, респ. към Наредба №1/2004г. за минималните размери на адвокатски възнаграждения не съответства на правото на ЕС, поради което не следва да се прилага. С определение № 50015 от 16.02.202г. по т. д. №1908/2022г. на ВКС, І т. о. е прието, че посочените в НМРАВ размери на адвокатските възнаграждения могат да служат единствено като ориентир при определяне служебно на възнаграждения, но без да са обвързващи за съда. Настоящият състав споделя даденото разрешение, че адвокатското възнаграждение по реда на чл. 38, ал. 2 ЗА се определя след преценка на съвкупност от фактори, включително фактическата и правна сложност на спора, цената на иска, спецификата на производството, обема и сложността на извършените процесуални действия и др. Съставът на ВКС намира, че следва да бъде определено и присъдено на адвокат М. М. адвокатско възнаграждение в размер на 1 000 лева, съгласно чл. 38, ал. 2 ЗА.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>