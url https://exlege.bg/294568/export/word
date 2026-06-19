--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №556/06.10.2025 по гр. д. №4561/2023 на ВКС, ГК, IV г.о., докладвано от съдия Хрипсиме Мъгърдичян</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Налице ли е вреда по смисъла на чл. 101, ал. 1 ЗДСл. в случай на бездействие на държавен служител, който представлява работодателя си като страна по дела, изразяващо се в непредставяне пред съда в указания срок на платежни нареждания, установяващи внасянето на дължими държавни такса, довело до връщане на въззивни жалби, както и в неподаването на въззивни жалби, макар да са внесени държавните такси за това?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предвид същността на държавните такси, които се събират от съдилищата, налице е вреда по смисъла на чл. 101, ал. 1 ЗДСл. при бездействие на държавен служител – натоварен от съответния компетентен орган на държавна власт да го представлява като страна по дела, изразяващо се в непредставяне пред съда в указания срок на платежни нареждания, установяващи своевременното внасяне на дължими държавни такси по подадени жалби, довело до връщането на последните, както и при бездействието му, изразяващо се в неподаването на жалби до изтичането на законоустановения срок за обжалване, за които държавните такси са своевременно внесени. В тези хипотези обемът на имуществените блага на държавата е намалял, тъй като в първата от тях услугите, за които са били заплатени държавни такси, не са били престирани, а във втората – услугите, за които са били заплатени държавни такси, не са били поискани. Тази вреда е съизмерима със стойността на внесените държавни такси.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>