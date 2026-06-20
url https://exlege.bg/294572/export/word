--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №399/07.10.2025 по нак. д. №484/2025 на ВКС, НК, I н.о.</w:t>
+        <w:t>Решение №399/07.10.2025 по нак. д. №484/2025 на ВКС, НК, I н.о., докладвано от съдия Ружена Керанова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>ВКС няма правомощия да обсъжда по същество доказателствените материали и да формулира нови фактически изводи и констатации за недоказаност/доказаност на повдигнатите обвинения, извън хипотезата на чл. 354, ал. 5 от НПК, която не е налице. Касационната проверка не установи да е налице липса на мотиви, което да обуслови извод за наличие на съществено процесуално нарушение от категорията на абсолютните, водещо до отмяна на съдебния акт. Приетата агротехническа експертиза осигурява изясняване на обстоятелствата, за които са необходими специални научни знания, с оглед конкретния предмет на доказване и не възниква необходимост от привличане на допълнително експертно мнение. Обосновано е преценено, че добиви от сливи в декларираните от подсъдимите количества е било невъзможно да се получат в заявените от тях площи, като в съдебния акт са обсъдени данните за вида/сорта и възрастта на сливовите насаждения. Изводите относно субективната страна на престъплението се извличат от установените по делото обективни факти за поведението на дееца, като подсъдимите са действали при пряк умисъл – съзнавали са неверния характер на сведенията относно обстоятелствата, че към датата на кандидатстването им заявените от тях площи отговарят на условията за допустимост. Материалният закон е приложен правилно по отношение на осъждането на подсъдимите, тъй като са налице всички съставомерни признаци от обективния и субективен състав на престъплението по чл. 248а, ал. 2 (за Т. П. и ал. 3) във вр. с ал. 5 от НК, с визираната в разпоредбата специална цел.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>