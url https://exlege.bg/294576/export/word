--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №402/09.10.2025 по нак. д. №516/2025 на ВКС, НК, II н.о.</w:t>
+        <w:t>Решение №402/09.10.2025 по нак. д. №516/2025 на ВКС, НК, II н.о., докладвано от съдия Весислава Иванова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Формирането на вътрешното убеждение на въззивния съд обективно не може да бъде проследено заради непреодолим порок на мотивите, обуславящ наличието на хипотезата на чл. 348, ал. 3, т. 2, предл. 1. НПК. Волята на съда касателно фактологията и приетите за установяващи я доказателства е изложена при сериозни логически противоречия, препятстващи разкриването на действителното й съдържание. Приетите за установени взаимно изключващи се факти внасят объркване и определят като неясна волята на съда. Коментираните дотук пороци се приравняват на липса на мотиви въобще. Липсват доказателствени съждения и относно обстоятелството, че във владение на подсъдимия Г. Г. е бил установен ключът с надпис „JMA SPAIN“, с който е бил стартиран двигателя на автомобила. Освен за неясно мотивирано, касационният съд намира и за неправилно разрешението, че изключването на протокола за личен обиск „(…) в частта относно изземването“ на ключа с надпис „JMA SPAIN“ и ключа за БМВ е станало без процесуално основание.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>