--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За престъплението по чл. 255, ал. 3 вр. ал. 1, т. 2, пр. 1, т. 6 и т. 7 вр. чл. 26, ал. 1 вр. чл. 20 от НК наказателната отговорност за това престъпление се погасява след изтичане на предвидения в чл. 80, ал. 1, т. 3 от НК десетгодишен срок, а абсолютната давност по чл. 81, ал. 3 от НК е петнадесет години. В най-неблагоприятния за подс. Н. вариант петнадесетгодишната абсолютна давност е изтекла на 10. 01. 2025 год., на същата дата поради изтичане на абсолютната давност е погасена и наказателната отговорност на подс. П. и аналогично заключение следва да бъде направено и по отношение на престъплението по чл. 321, ал. 3, пр. 2, т. 2 вр. ал. 2 от НК, за което са били обвинени и осъдени подсъдимите Н. Н. и В. М., тъй като тя е изтекла на 14. 01. 2025 год. Изложеното не се отнася до престъплението по чл. 321, ал. 3, пр. 2, т. 1 вр. ал. 1, пр. 2 от НК, за чието извършване е осъден подс. Ч. Н., тъй като давността за наказателно преследване се определя съобразно чл. 80, ал. 1, т. 2 от НК и възлиза на петнадесет години, съответно абсолютната такава е в размер на двадесет и две години и шест месеца и ще изтече на 14. 07. 2032 год. За съставомерността на деянието по чл. 321 от НК не е необходимо да е реализирана вторичната престъпна дейност, към която е насочено функционирането на групата. Престъплението по чл. 321 от НК не е продължавано, а по своите същност и характеристики то е продължено, осъществява се непрекъснато в определен период от време и трае до преустановяване на дейността на групата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>