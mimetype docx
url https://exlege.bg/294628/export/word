--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №591/17.10.2025 по гр. д. №31/2025 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Решение №591/17.10.2025 по гр. д. №31/2025 на ВКС, ГК, III г.о., докладвано от съдия Илияна Папазова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Счита ли се за проверена годността на работника или служителя да заема длъжността, на която е бил назначен с уговорка за изпитване, ако същият преди това е заемал същата длъжност на други основания, включително при производствена необходимост, като възложена допълнителна функция към осъществяваната основна?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>На поставения въпрос, във връзка с който е допуснато касационно обжалване, според настоящият съдебен състав следва да се даде положителен отговор поради следното: По аргумент от чл. 70, ал. 1 КТ - договор със срок за изпитване в полза на работодателя се сключва само тогава когато „работата изисква да се провери годността на работника или служителя да я изпълнява“. Това основание предполага, че работодателят... не е сигурен в качествата на работника или служителя, не знае дали последният на практика може да упражнява правата и задълженията, присъщи на съответната трудова дейност и се нуждае от определен срок за да провери – в реална обстановка - годността на работника да изпълнява възложената му работа. В чл. 70, ал. 5 КТ, в защита на работника, са установени изисквания за еднократност и изключителност на този договор... и е посочено, че договорът със срок за изпитване не може да се сключи за работа /трудова функция/, която работникът или служителят вече е изпълнявал при работодателя по окончателен трудов договор. Изхождайки от логиката на законодателя, че не може да се сключи договор със срок за изпитване за вече изпълнявана работа, следва да се приеме, че основанието по чл. 70, ал. 1 КТ е неприложимо тогава когато работодателят вече веднъж е имал възможност да провери годността на работника, след като лично му е възложил да изпълнява съответната дейност и по този начин, на практика е могъл да се запознае с качествата на работника и служителя и явно считайки, че той е годен да изпълнява длъжността, повторно му е възложил нейното изпълнение. Клаузата със срок за изпитване е недействителна, поради заобикаляне на закона, когато с нея се цели не проверка на годността на работника за изпълняваната работа, а прекратяване на договора с конкретен работник по облекчения за работодателя ред на чл. 71, ал. 1 КТ, по причини, които не са свързани с изпълняваната работа.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>