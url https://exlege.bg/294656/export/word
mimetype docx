--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Така определеното възнаграждение е съобразено с установената практика на Върховния касационен съд след решението от 25.01.2024г. по дело С-438/2022 на Съда на Европейския съюз, чието действие и ретроактивен ефект задължава националният съд да не прилага Наредба № 1/0907.2004 г. на Висшия адвокатски съвет, към която препраща чл. 38, ал. 2, изр. 2 ЗА (чл. 633 ГПК). Съдът определя адвокатското възнаграждение единствено съобразно естеството, характеристиката и обема на дадената защита по критерии, които проявяват фактическата и правна сложност на конкретното дело пред съответната инстанция. Съдът остойностява положения труд съобразно пазара, на който адвокатите с подобна квалификация уговарят възнагражденията си за процесуална защита по подобни дела. Тази практика не следва да се изоставя след измененията и допълненията на Наредба № 1/09.07.2004 г., обн. ДВ, бр. 14/18.02.2025г. Те също са извършени от Висшия адвокатски съвет - орган, определен в решението на СЕС като съсловна организация, т. е. Наредба № 1/09.07.2004 г. продължава да провежда противоречието с член 101, § 1 ДФЕС във връзка с член 4, § 3 ДЕС. В случая крайния размер на възнаграждението в полза на адв. П. е израз на действителната правна и фактическа сложност на делото, обема на предоставената от нея защита и пазара на труда на адвокатите по подобни дела, който съдът отчита на база опитните правила, тъй като се презюмира, че той ги знае. Делото действително разкрива висока степен на правна и фактическа сложност, но удовлетворителния за ишцата резултат, постигнат едва в касационното производство не е плод изцяло на труда на нейния процесуален представител.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>