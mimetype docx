--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Производството за отмяна на влезли в сила решения е средство за извънреден, извънинстанционен контрол, който може да бъде допуснат и осъществен само при наличие на изрично посочените в закона основания. Тези отменителни основания са налице, когато вследствие нарушаване на съдопроизводствените правила, обезпечаващи участието на страните в производството, страната е била лишена от възможност да участва в делото лично или чрез представител и по този начин е било нарушено правото й на защита. При извършената служебна проверка от данните по делото се установи, че така поддържаните от молителката основания липсват. При тези данни ВКС намира, че процедурата по призоваването на молителката, ответник в първоинстанционното производство, е проведена в съответствие с предвидените за това в процесуалния закон правила. Наличието на посочен от страната съдебен адрес и надлежното удостоверяване, че в продължение на повече от месец тя отсъства от него без да е уведомила съда за новия си адрес, е достатъчно за редовността на призоваването по чл. 41, ал. 2 от ГПК. Изложеното налага извода, че в случая липсва нарушаване на съдопроизводствени правила, които да обосноват приложимост на нормите на чл. 303, т. 5 пр. 1 и пр. 2 ГПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>