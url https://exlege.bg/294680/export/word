--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №438/21.10.2025 по нак. д. №535/2025 на ВКС, НК, I н.о.</w:t>
+        <w:t>Решение №438/21.10.2025 по нак. д. №535/2025 на ВКС, НК, I н.о., докладвано от съдия Спас Иванчев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Основният извод е, че скоростта на подс. Д. не е била съобразена нито с пътните условия, нито с характеристиките на превозното средство и конкретно с осветената зона от късите светлини, като е имал задължение да се движи със скорост, която му позволява да спре пред всяко предвидимо препятствие. Принципът „in dubio pro reo“ не може да получи отражение при анализа на пътнотранспортен инцидент, тъй като и най – малката възможност / вероятност за по-благоприятен резултат, щом не е осигурена от поведението на водача, ползва обвинителната теза. За да липсва изцяло виновно поведение, водачът трябва да е съобразил обстоятелствата и най - вече да е реагирал своевременно на първо място със спиране, която маневра означава всякога по-ниска скорост и минимизиране на евентуалните увреди. Въззивната инстанция съществено е подценила тези въпроси, като не ги е изследвала и аналитичната дейност на съда страда от съществени непълноти, което е основно изискване към мотивната част на присъдата. Допуснатите непълноти са попречила на инстанциите по същество правилно да приложат материалния закон при оправдаването на подс. Д..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>