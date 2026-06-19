--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №294/23.10.2025 по търг. д. №504/2025 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Решение №294/23.10.2025 по търг. д. №504/2025 на ВКС, ТК, I т.о., докладвано от съдия Кристияна Генковска</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Ако е спазен едномесечният срок по чл. 415, ал. 4 ГПК за предявяване на иска по чл. 422 ГПК, последното има ли обратно действие и прекъсва ли се давността за вземането, считано от датата на подаване на заявлението за издаване на заповед за незабавно изпълнение по чл. 417 ГПК?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При спазен едномесечен срок по чл. 415 ГПК за предявяване на иска по чл. 422 ГПК, прекъсването на давността от момента на подаване на заявлението за издаване на заповед за незабавно изпълнение възниква само ако изпълнението е предприето действително незабавно, респективно в разумен срок и при липса на бездействие от страна на кредитора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>