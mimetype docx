--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №1206/27.04.2026 по ч. търг. д. №666/2026 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Определение №1206/27.04.2026 по ч. търг. д. №666/2026 на ВКС, ТК, I т.о., докладвано от съдия Елена Арнаучкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изводът в обжалваното определение, че делото е търговско, е напълно съобразен с изяснените в практиката на касационната инстанция понятия за търговско дело и търговски спор. Търговския характер на делото се обуславя от предмета на материалноправния спор между страните, произтичащ от субективна търговска сделка, каквито са процесните договори за аренда, една от страните по които - наемателят - кооперация е търговец, на осн. чл. 1, ал. 2, т. 2 ТЗ, а за свързаността на сделката с неговото занятие е установена презумпция в ал. 3 на чл. 286 ТЗ, която не е оборена. Съгласно императивната процесуалноправна разпоредба на чл. 280, ал. 3, т. 1 ГПК, не подлежат на касационно обжалване решенията по въззивни търговски дела с цена на иска до 20 000 лева, като релевантна за определяне „цената на иска“ е паричната оценка на всяка отделна искова претенция. Неоснователно е искането за отправяне на предложение за образуване на тълкувателно дело, тъй като настоящият състав не констатира противоречива съдебна практика по въпроса. Решението по конституционно дело № 5/2026г. не е от значение за произнасянето по настоящата частна жалба, тъй като то има действие само занапред и не се прилага по неприключени правоотношения и правоотношения, предмет на висящи съдебни производства, а въззивното решение, с което спорът между страните е разрешен, е влязло в сила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>