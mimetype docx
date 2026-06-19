--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №1213/27.04.2026 по търг. д. №1052/2025 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Определение №1213/27.04.2026 по търг. д. №1052/2025 на ВКС, ТК, I т.о., докладвано от съдия Мария Бойчева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В приложения договор от 14.01.2026 г. е отбелязано “платени в бройпо банков път”, без да се ангажират доказателства за плащане по сметка, поради което не може да се направи категоричен извод за извършване на разхода. Настоящият състав е разгледал искането за разноски на страната, както е заявено с визирания списък по чл. 80 ГПК, преценил е дали се установява надлежно извършване на разхода и поради липсата на доказателства за плащането му по банков път е намерил, че същият не подлежи на възстановяване. Направеното по делото предходно искане за разноски за адвокатско възнаграждение по договора от 02.04.2025 г. не е поддържано към даване ход на устните състезания по делото, поради което не може да доведе до промяна на формирания от съда извод. Не са налице обстоятелства, обосноваващи изменение на постановеното по делото решение в частта за разноските на ответника по касация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>