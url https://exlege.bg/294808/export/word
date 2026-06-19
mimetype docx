--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Споделими са съжденията на първостепенния съд, че извършените от ДЗЛ продажби на 12 бр. МПС са при условия, чието изпълнение води до отклонение от данъчно облагане. За активите, с условията на чиято продажба се стига до отклонение от данъчно облагане, съдът е определил данъчната основа по правилата на чл. 16, ал. 1 ЗКПО с прилагане на пазарни цени, установени с източник на специални знания. За никой от сочените от касатора активи не е установено да е отчетен приход във връзка с използването му. Несъвместимо с начина на използване на активите е очакването за получаване на свързани с него икономически изгоди. Това препятства признаването на вещите за дълготрайни материални активи, а съответно и за данъчни дълготрайни активи. С продажбата на автомобила „Гранд Чероки“ през 2014 г. той е изведен от употреба, затова и начисляването на амортизации се преустановява от месеца, следващ този на извеждането на актива от употреба. Използването за цели различни от независимата икономическа дейност на ДЗЛ на стока, при извършването на която се използва стока, при производството, вноса или придобиването на която е приспаднат изцяло или частично данъчен кредит е фингирана доставка на услуга по чл. 9, ал. 3, т. 1 ЗДДС.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>