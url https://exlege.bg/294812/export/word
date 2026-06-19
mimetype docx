--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Възникването на правото на приспадане на данъчен кредит по ЗДДС е обусловено от качествата данъчнозадължено лице на доставчика и на получателя, своенето на данъчния документ от получателя, получаването на стоките/услугите по доставката и отреждането на полученото за икономическата дейност на ДЗЛ. Неоснователен е касационният довод за отсъствието на формалната предпоставка за възникване на субективното публично право на ДЗЛ поради непълнотата на данъчните документи. Дори да се приеме, че с посочения предмет на доставките фактурите са непълни, то с представянето на доказателства за действителното им извършване това опущение се преодолява. Съответства на процесуалния закон и на логическите правила познавателната дейност на съда по преценка на писмените доказателствени средства, представени от жалбоподателя за установяване на действителността на доставките. По фактурите на „Ев Ди транс“ ЕООД възнаграждението е уговорено и платено, което изключва липса на доставка при внасяне на стоки или услуги от съдружник в неперсонифицирано дружество. Доказателствен факт за възникването на данъчното събитие е плащането от получателя по фактурите заради генетичната и функционална връзка на насрещните престации по двустранните договори.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>