--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случая строителни книжа не са издадени, поради което съгласно чл. 225, ал. 2, т. 2 от ЗУТ строежът е незаконен. Не намира приложение в случая и нормата на чл. 147, ал. 1, т. 2 от ЗУТ, доколкото процесният строеж включва не само съоръжението каменотрошачка, но и изграден стоманобетонен бункер, без който то не може да бъде експлоатирано. В процесния случай е налице и основанието по чл. 225, ал. 2, т. 1 от ЗУТ за определяне на процесния строеж за незаконен, доколкото същият е изграден в територия, за която няма одобрен подробен устройствен план. Процесният строеж не е търпим нито по смисъла на § 16 от ПР на ЗУТ, нито по смисъла на § 127, ал. 1 от ПЗР на ЗИД на ЗУТ, тъй като е изграден след 2013 г. и не се установява изискването за допустимост по действащ подробен устройствен план да е изпълнено.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>