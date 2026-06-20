--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Оспорената пред съда заповед, е издадена от компетентен орган по смисъла на чл. 225а, ал. 1 от ЗУТ, разполагащ с правомощия да разпорежда премахване на незаконни строежи от четвърта до шеста категория, в предвидената писмена форма, съдържание на всички изискуеми реквизити на този вид административен акт и при спазване на административно-производствените правила. Изведен е верен правен извод, че се касае за строеж от четвърта категория, изграден през 1996г. който е незаконен по смисъла на чл. 225 ал. 2 т. 2 от ЗУТ, тъй като е извършен без строително разрешение и одобряване на необходимите строителни книжа. Правилно е разсъждавал, че преценката не е обусловена от наличието или липсата на издадено удостоверение за търпимост за строежа, тъй като то има доказателствена сила само и единствено при прехвърляне на собствеността върху незаконния строеж. Удостоверението за търпимост не се ползва с доказателствена сила в административното производство по чл. 225, ал. 1 или чл. 225а, ал. 1 от ЗУТ, не е обвързващо за издателя на акта и за съда. Процесният строеж, като изграден през 1996г., т. е. в периода 8 април 1987 г. - 30 юни 1998 г., следва да отговаря на изискванията предвидени в § 16, ал. 2 от ЗУТ, която разпоредба кумулативно изисква строежът да е допустим по действалите към момента на извършването му правила и нормативи или по сега действащите такива на ЗУТ и да е бил деклариран пред одобряващите органи в срок до 31.12.1998г. Липсата на тази кумулативна предпоставка от нормата на § 16, ал. 2 от ЗУТ е достатъчно основание да се приеме неговата нетърпимост.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>