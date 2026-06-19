--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обосновано възложителят е прекратил процедурата на основание чл. 110, ал. 1, т. 5 от ЗОП. В случая установените нарушения са две: 1. При откриване на процедурата възложителят е предвидил прекалено дълги максимални срокове от общо 450 дни за двете основни дейности, при които всички дейности не могат да приключат до 08.04.2027г., и 2. При провеждането на процедурата оценителната комисия се е забавила необосновано дълго тя е назначено на 20.06.2025г. и е приключила своята дейност на 08.12.2025г. със съставяне на протокола по чл. 181, ал. 4 от ЗОП. При положение, че касаторът е оферирал с техническото си предложение срокове от общо 450 дни, то е очевидно, че дейностите не могат да приключи до 08.04.2027г. За приложението на чл. 110, ал. 1, т. 5 от ЗОП не е необходима тяхна безвиновност. Необходимо и достатъчно е нарушенията да не могат да бъдат отстранени, без това да промени условията, при които е обявена процедурата. Неоснователни са възраженията на касатора относно възможността на оценителната комисия да извършва преценка за невъзможност за изпълнение на обществената поръчка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>