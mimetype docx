--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №631/27.10.2025 по гр. д. №3145/2024 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Решение №631/27.10.2025 по гр. д. №3145/2024 на ВКС, ГК, III г.о., докладвано от съдия Геновева Николаева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>ПРБ отговаря ли по чл. 2, ал. 1, т. 3 ЗОДОВ за вреди, причинени от наложените принудителни мерки – „задържане за 24 часа“ по чл. 72, ал. 1, т. 1 ЗМВР и „временно отнемане на свидетелство за управление на МПС до решаване на въпроса за отговорността“ по чл. 171, ал. 1, т. 1, б. „б“ ЗДвП, при образувано наказателно производство по чл. 343 „б“, ал. 3 НК, без повдигнато обвинение, прекратено поради липса на извършено престъпление?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>ПРБ отговаря по чл. 2, ал. 1, т. 3 ЗОДОВ за вреди, причинени от наложените принудителни мерки: задържане за 24 часа по чл. 72, ал. 1, т. 1 ЗМВР и временно отнемане на свидетелство за управление на МПС до решаване на въпроса за отговорността по чл. 171, ал. 1, т. 1, б. б ЗДвП, при образувано наказателно производство по чл. 343 б, ал. 3 НК, което е прекратено поради липса на доказателства за извършено престъпление, без да е повдигнато обвинение. Този извод е възприет поради това, че образуването на наказателно производство, както и действията по разследване срещу уличено лице, са предварителни и подготвителни действия за събиране на доказателства за вината на уличения и за повдигане на обвинение. Предварителните действия са свързани с упражняване на държавна принуда и когато са неоснователни причиняват вреди. По правната си същност искът за вреди от тези действия, дори когато не се е стигнало до повдигане на обвинение, е същият иск по чл. 2, ал. 1, т. 3 ЗОДОВ, тъй като неоснователно е осъществена принуда във връзка с бъдещо повдигане на обвинение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>