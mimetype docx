--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>член 101, параграф 1 ДФЕС във връзка с член 4, параграф 3 ДЕС следва да се тълкува в смисъл, че ако се установи, че наредба, която определя минималните размери на адвокатските възнаграждения и на която е придаден задължителен характер с национална правна уредба, противоречи на посочените разпоредби, националният съд е длъжен да откаже да я приложи. Посочено е още, че национална уредба, съгласно която, съдът няма право да присъди разноски за възнаграждение в размер по-нисък от минималния, трябва да се счита за ограничение на конкуренцията „с оглед на целта“ по смисъла на посочената разпоредба от ДФЕС. При наличие на такова ограничение не е възможно позоваване на легитимните цели, които се твърди да са преследвани от посочената национална правна уредба. При определяне размера на подлежащите на възстановяване разноски за адвокатско възнаграждение на страната, в чиято полза е разрешен спорът и при приложение на разпоредбата на чл. 38 от ЗА, съдът не е обвързан от посочените в Наредба №1/20024г. минимални размери. Възнаграждението следва да бъде определено при съобразяване фактическата и правна сложност на делото, и действително извършената работа. В конкретния случай, съдът е определил размера на следващото се на адвокат М. П. възнаграждение при съобразяване действителната фактическа и правна сложност на делото, и реално положената работа за всяка от съдебните инстанции разглеждали спора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>