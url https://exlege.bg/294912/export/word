--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №251/24.04.2026 по гр. д. №3337/2025 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Решение №251/24.04.2026 по гр. д. №3337/2025 на ВКС, ГК, III г.о., докладвано от съдия Николай Иванов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Как се прилага критерият за справедливост по смисъла на чл. 52 ЗЗД и за обстоятелствата, които съдът следва да вземе предвид, при определяне на обезщетение за неимуществени вреди от нарушаване на правото на разглеждане и решаване на делото в разумен срок, в хипотеза на иск с правно основание чл. 2б ЗОДОВ, заради проверка за евентуално противоречие с практиката на ВКС.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно задължителните указания, дадени в т. ІІ от ППВС № 4/68 г., понятието справедливост по смисъла на чл. 52 от ЗЗД не е абстрактно понятие, а е свързано с преценката на редица конкретни обективно съществуващи обстоятелства, които трябва да се вземат предвид от съда при определяне на размера на обезщетението, като в мотивите към решенията на съдилищата трябва да се посочат както релевантните конкретни обстоятелства, така и значението им за присъдения размер. При специалния деликт по чл. 2б от ЗОДОВ, в ал. 2 законодателят примерно е изброил обстоятелства (общата продължителност и предмета на производството, неговата фактическа и правна сложност, поведението на страните и на техните процесуални или законни представители, поведението на останалите участници в процеса и на компетентните органи, както и всички други факти, които са от значение за спора), които съдът следва да вземе предвид както при преценката си дали е налице фактическият състав това непозволено увреждане, така и при определянето на размера на обезщетението за неимуществените вреди, причинени му от този деликт. При определяне на обезщетението за причинени неимуществени вреди от констатирано нарушение на правото на разглеждане и решаване на делото в разумен срок, съдът изхожда от общия критерий за справедливост по чл. 52 ЗЗД, в смисъла разяснен с т. II от ППВС № 4/23.12.1968 г., като за база взема икономическите показатели и стандарт в страната, към момента на увреждането, за да не се превърне в източник на неоснователно обогатяване за пострадалия и се съобразява как се възприема понятието справедливост на съответния етап от развитие на обществото в държавата, намерило израз в съдебната практика по идентични казуси. Доколкото принципът на справедливост изисква в най-пълна степен да бъдат обезщетени претърпените вреди, при определяне размера на обезщетението по чл. 2б ЗОДОВ следва да се съобразят освен релевантните за всяко увреждане обстоятелства (вида на делото, личността на увредения, здравословно състояние на последния и др.), още общата продължителност на производството и доколко то се явява над „разумния” срок предвид спецификите на конкретното дело; ангажираността на страната в съдебното производство; повлияло ли е и как воденото производство върху начина й на живот; значението (залога), което делото е имало за пострадалия (вкл. процесуалното му качество в него) и др. Размерът на обезщетението се определя по справедливост съобразно конкретно установените за случая релевантни обстоятелства при съобразяване наличието на оборима презумпция, че всяка неразумна продължителност на производството води до причиняване на неимуществени вреди. Когато забавеното производство е все още висящо, съдът преценява увреждането към датата, на която е даден ход на устните състезания пред съответната инстанция по съществото на спора. Съдът преценява всички релевантни обстоятелства поотделно и в съвкупност, отчита отражението им в неимуществената сфера на засегнатото лице и формулира в мотивите на акта си резултата от тази преценка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>