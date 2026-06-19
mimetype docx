--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №661/04.11.2025 по гр. д. №2261/2024 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Решение №661/04.11.2025 по гр. д. №2261/2024 на ВКС, ГК, III г.о., докладвано от съдия Марио Първанов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Длъжен ли е съдът да изследва действителната воля на страните по договор за наем относно клаузите за прекратяването му преди изтичането на уговорения срок, съобразно разпоредбата на чл. 20 ЗЗД</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В разглеждания случай обаче страните не са постигнали изрично съгласие за автоматично прекратяване на договорите за наем при неизпълнението на задължение на една от тях. Тълкуване за наличие на такава клауза, която дава възможност на неизправната страна да се ползва от предсрочно прекратяване поради собственото си неизпълнение, от една страна е в пряко противоречие на закона – по чл. 9 ЗЗД договорната свобода е ограничена от закона и добрите нрави, а от друга не съответства на целта на договора, обичаите в практиката и добросъвестността, защото би се стигнало до недопустимо облагодетелстване от собственото противоправно поведение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>