--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не намира опора в материалите по делото оплакването, че съдът е нарушил закона, тъй като не е допуснал до разпит св. Р. О. и св. Д. И., понеже първоинстанционният съдебен състав е положил всички възможни усилия за установяване на тяхното местонахождение и призоваване в съдебно заседание, но справките не са дали резултат. Обективната преценка за процесуалната дейност на въззивния съд не сочи на пропуски или пороци при осъществяването й, тъй като показанията на тези свидетели не биха имали решаващо значение. Съдът не е имал основание да игнорира или да приеме за недостоверни показанията на св. Н., тъй като информацията съдържаща се в неговите показания не е единствения уличаващ източник. Тезата, че липсват преки доказателства, които да установяват авторството на деянието, противоречи на закона, съгласно който вината на едно лице не се доказва само с преки доказателства, а чрез събраните в хода на наказателния процес фактически данни, които са свързани с обстоятелствата по делото. Не е налице касационното основание „явна несправедливост на наказанието“, тъй като въззивният съд е намалил наказанието с приложението на разпоредбата на чл. 55, ал. 1, т. 1 от НК, като е направил комплексна и балансирана преценка на всички правно значими фактори. Малкото количество наркотично вещество не лишава от съставомерност деянието като престъпление по чл. 354а, ал. 2 от НК, нито фактът, че същото е осъществено на фазата на опита, променя извода за високата обществена опасност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>