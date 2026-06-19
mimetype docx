--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №667/06.11.2025 по гр. д. №4142/2024 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Решение №667/06.11.2025 по гр. д. №4142/2024 на ВКС, ГК, III г.о., докладвано от съдия Александър Цонев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Представлява ли имущество, което подлежи на отнемане, суми по банкови сметки, които са налични към края на проверявания период, но са били изтеглени преди налагането на запора? Представлява ли имущество, което подлежи на отнемане, право на вземане, възникнало от заем, даден от проверяваното лице, който не е върнат към края на проверявания период?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>ВКС счита, че отговорът и на двата въпроса е положителен. Правото на вземане, произтичащо от договор за банков влог или от договор за заем е имуществено право. То има материална стойност и е част от имуществото като негов актив. Като всяко имуществено право, то може да се наследява или отчуждава, както и да се удовлетворява принудително. Принудително отнемане е възможно, когато законът го позволява. В случая правото на вземане като част от имуществото на проверяваното лице по пар. 1, т. 4 ДРЗОНПИ подлежи на принудително отнемане, когато са налице предпоставките на закона. Съгласно т. р.4/23г. на ОСГК имуществото по смисъла на пар. 1, п т. 4 ДРЗОНПИ обхваща само правата, не и задължения. Постъпилите суми по банкови сметки стават част от имуществото на проверяваното или свързаните с него лица, тъй като това са техни вземания от съответната банка. Ако те са налице в края на изследвания период, формират несъответствие и подлежат на отнемане, при наличие на съответните законови предпоставки. Аналогично следва да се приеме и за правото на вземане, произтичащо от договор за заем, когато е налично в края на проверявания период, то подлежи на отнемане при наличие на законовите предпоставки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>