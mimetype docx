--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2168/28.04.2026 по гр. д. №2301/2025 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Определение №2168/28.04.2026 по гр. д. №2301/2025 на ВКС, ГК, III г.о., докладвано от съдия Невин Шакирова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неоснователни са доводите на молителя за вида на съединяването на исковете за нищожност на договора за аренда и за ревандикация на идеални части от правото на собственост. Трайна е практиката на ВКС, че начинът на съединяване на искове зависи от волята на страната само когато начинът на съединяването им не зависи от естеството на материалните правоотношения. Искът за ревандикация предявен за първи път пред въззивната инстанция в случая е бил предявен в кумулативно съединяване с иска за нищожност на договора за аренда, но въззивният съд не се е произнесъл по същия, нито ищецът е поискал допълване на въззивното решение. Върховният касационен съд не може за първи път да постанови решение по иск, по който въззивният съд не се е произнесъл и ищецът не е поискал допълване на въззивното решение. Следователно при това развитие на производството по делото, не е налице непълнота на съдебния акт на касационната инстанция като основание за неговото допълване по реда на чл. 250 от ГПК, доколкото няма основание да се приеме, че е налице хипотеза на непълен съдебен акт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>