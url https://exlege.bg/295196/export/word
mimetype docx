--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №314/11.11.2025 по търг. д. №290/2025 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Решение №314/11.11.2025 по търг. д. №290/2025 на ВКС, ТК, I т.о., докладвано от съдия Мадлена Желева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За приложението на критерия за справедливост по чл. 52 ЗЗД при определяне размера на обезщетението за неимуществени вреди.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно задължителната практика на ВС – ППВС № 4/1968 г. и постоянната практика на ВКС, намерила израз в решения по чл. 290 ГПК, по приложението на чл. 52 ЗЗД, между които са решение № 93 от 23.06.2011 г. по т. д. № 566/2010 г. на ВКС, II т. о., решение № 158 от 28.12.2011 г. по т. д. № 157/2011 г. на ВКС, I т. о., решение № 88 от 9.07.2012 г. по т. д. № 1015/2011 г. на ВКС, II т. о., решение № 215 от 3.02.2017 г. по т. д. № 2908/2015 г., II т. о. и много други, понятието „справедливост“ по смисъла на чл. 52 ЗЗД не е абстрактно понятие, а е свързано с преценката на конкретно съществуващи обстоятелства, които са специфични за всяко дело и които трябва да се вземат предвид от съда при определяне на размера на обезщетението, но във всички случаи правилното прилагане на чл. 52 ЗЗД при определянето на обезщетенията за неимуществени вреди от деликт е обусловено от съобразяването на следните общи критерии: характера и тежестта на уврежданията, обстоятелствата, при които са настъпили, интензитета и продължителността на болките и страданията, физическите и психическите последици от уврежданията, възрастта на пострадалия, както и конкретните икономически условия в страната към момента на увреждането, а като ориентир за последните – нивата на застрахователно покритие към същия момент. Правнорелевантните общи и специфични за отделния спор факти и обстоятелства следва да бъдат обсъдени и въз основа на комплексната им оценка да се заключи кой е справедливият размер на дължимото обезщетение за неимуществени вреди. Обсъждането не може да се състои единствено в изброяване на обстоятелствата, свързани с уврежданията, а същите следва да бъдат преценени и анализирани в тяхната съвкупност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>