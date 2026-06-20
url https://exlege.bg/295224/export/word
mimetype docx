--- v0 (2026-05-03)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правно несъстоятелно е съобразяването на възможен изход по съществото на правния спор, при разпределяне отговорността за разноски в производство, приключило с прекратяване, без формиране на сила на пресъдено нещо по правния спор. Принудителната ликвидация е единствено възможния и целен с иска по чл. 517 ГПК начин за удовлетворяване на кредитора при липса на доброволно погасяване на задължението, включително от дружеството. Доколкото дружеството не е предприело поведение, включително иницииране на доброволна ликвидация, предходно на завеждането на иска, дало повод за последното, нито ответникът е признал иска – напротив, продължава да поддържа неговата неоснователност, по аргумент за противното от чл. 78, ал. 2 ГПК ответникът следва да отговаря за понесените от ищеца разноски. Разпоредбата на чл. 78, ал. 2 ГПК не предполага приложение само в случай на произнасяне по съществото на спора, а настоящият състав не съзира основания за стеснителното й тълкуване. Прилага се аналогично постоянната практика на ВКС, съгласно която, когато ответникът е дал повод за завеждане на делото и основанието за прекратяване на производството е поради новонастъпили обстоятелства след подаване на исковата молба, ищецът има право на направените разноски.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>