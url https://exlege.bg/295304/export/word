--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №5235/14.11.2025 по ч.гр.д. №4008/2025 на ВКС, ГК, I г.о.</w:t>
+        <w:t>Определение №5235/14.11.2025 по ч.гр.д. №4008/2025 на ВКС, ГК, I г.о., докладвано от съдия Теодора Гроздева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Молбата от 19.06.2025 г. представлява недопустимо оспорване и искане за преразглеждане на вече влязъл в сила съдебен акт /определение № 4285 от 28.12.2023 г. по гр. д.№ 5099 от 2023 г. на ВКС, ГК, I г. о./, постановен по същото искане - за допускане на обезпечение на предявения от ищцата иск, чрез налагане на възбрана върху два имота на ответницата. Искането на ищцата за обезпечаване на иска чрез налагане на същата обезпечителна мярка, но без определяне на гаранция, която ищцата следва да заплати, не е искане за налагане на друга обезпечителна мярка, различна от вече наложената, нито искане за изменение на наложената обезпечителна мярка с друга. Отводът на съдия от разглеждането на делото не подлежи на съдебен контрол и не се отразява на валидността, допустимостта и правилността на постановения без участието на този съдия съдебен акт. Отказът на съдия да се отведе от разглеждането на делото също не води до нищожност или недопустимост на постановения от този съдия акт. В конкретния случай неотвеждането на съдия Здравка Иванова от разглеждането на делото на основание чл. 22, ал. 1, т. 6 ГПК, не създава обективно оправдани опасения за безпристрастност. При определяне на съдията - докладчик по делото не е нарушен принципът за случаен подбор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>