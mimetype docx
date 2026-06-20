--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилен е изводът на административния съд, че наличието на невнесени остатъци към 31.12 на ревизираните данъчни периоди от декларирани с ГДД по чл. 50 ЗДДФЛ тримесечни авансови вноски за данък на ЕТ по ЗДДФЛ, ведно със съответните лихви, не препятстват ползването на данъчното облекчение съобразно чл. 167, ал. 1, т. 1 и т. 3 ЗКПО. Поради това задълженията за авансови вноски не подлежат на установяване с РА, с който могат да се установяват задължения за окончателен годишен данък и лихви по чл. 175, ал. 2, т. 2 ДОПК върху невнесените в срок авансови вноски. Годишната данъчна декларация, с която се декларира размерът на авансовите вноски, не е изпълнително основание по смисъла на чл. 209, ал. 2, т. 2 ДОПК за принудително изпълнение на публичното вземане. Споделя се от настоящия състав и крайният извод на съда, че наличието на непогасени задължения към 31.12.2020 г. под формата на вноска за УПФ и задължение за ДОД също не препятства ползване на декларираното данъчно облекчение. Дори да се възприеме вариантът, според който сумите за ДОД и вноската за УПФ не са били погасени към 31.12.2020 г., техният общ размер е явно незначителен спрямо размера на преотстъпения данък за годината, както и спрямо този на ефективно внесения в бюджета. В производствата, свързани с установяване на публични задължения по ДОПК, включително и при преценка за предоставяне на данъчни облекчения, намира приложение общият принцип на съразмерност, който в случая не е спазен от приходната администрация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>