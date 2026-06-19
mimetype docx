--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Незаконосъобразен е изводът на съда, че обжалвания административен акт е издаден в нарушение на предписаната от закона форма, тъй като същият е постановен в писмена форма, изложени са фактическите и правни основания за издаване му. Действително допуснати са нарушения на процесуалните правила, но същите не са съществени, тъй като не се установи, че ако такива не са допуснати, то би се издал акт с друго съдържание. С оглед декларираната година на изграждането на незаконния строеж е приложимо правилото на § 16, ал. 2 ПР ЗУТ, но не се твърди строежът да е деклариран в законоустановения срок и доказателства в тази насока не са ангажирани, поради което цитираната норма е неприложима. С разпоредбата на § 127, ал. 1 ПЗР ЗИДЗУТ не се отменят изискванията и времевите периоди, предвидени в § 16 ПР ЗУТ. Предвиденият в него режим на търпимост не обхваща всички незаконни строежи, изградени до 31.03.2001 г., а се отнася само до тези, които не попадат в приложното поле на § 16, ал. 1-3 ПР ЗУТ. Следователно отказът за издаване на удостоверение за търпимост е в съответствие с материалния закон.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>